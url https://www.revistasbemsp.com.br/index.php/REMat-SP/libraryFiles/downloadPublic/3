--- v0 (2026-05-19)
+++ v1 (2026-10-22)
@@ -1,20339 +1,9364 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w14:paraId="5170892F" w14:textId="68AA255F" w:rsidR="009D7C2C" w:rsidRPr="00190B1D" w:rsidRDefault="009D7C2C" w:rsidP="00190B1D">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="240" w:after="200"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk30580171"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Título em </w:t>
-[...51 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:t>Título em Português (Idioma Principal, tamanho 14, máximo de 15 Palavras)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26D0F">
-[...22 lines deleted...]
-        <w:footnoteReference w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Autoria 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00365A28">
+      <w:r>
+        <w:rPr/>
         <w:t>•</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26D0F">
-[...22 lines deleted...]
-        <w:footnoteReference w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Autoria 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00365A28">
+      <w:r>
+        <w:rPr/>
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...32 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> Autoria 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>RESUMO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A26779" w14:textId="4B708367" w:rsidR="00871BB1" w:rsidRPr="00677672" w:rsidRDefault="009D7C2C" w:rsidP="009D7C2C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="local"/>
-        <w:widowControl w:val="0"/>
-[...3 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">O resumo do artigo deve ser escrito em fonte </w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, tamanho 10, espaçamento simples, justificado, sem recuo de parágrafo, contendo de </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EB7823">
+        <w:t>, tamanho 10, espaçamento simples, justificado, sem recuo de parágrafo, contendo de 150 a 300 palavras. E obrigatório apresentar o resumo na sua versão idioma em inglês e no espanhol. Além disso, não é permitido no corpo nestes resumos apresentar citações em hipóteses nenhuma. As palavras-chave devem ser separadas por ponto e vírgula (;), no máximo 5 palavras-chave. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo. Resumo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="local"/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>50</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00677672">
+        <w:t xml:space="preserve">Palavras-chave: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EB7823">
+        <w:t>Palavra 1; Palavra 2; Palavra 3; Palavra 4; Palavra 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="local"/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0089530E">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>00</w:t>
-[...82 lines deleted...]
-    <w:p w14:paraId="3A53506A" w14:textId="561E0B40" w:rsidR="009D7C2C" w:rsidRPr="00677672" w:rsidRDefault="009D7C2C" w:rsidP="009D7C2C">
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Título em Inglês (Idioma secundário, tamanho 12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="local"/>
-        <w:widowControl w:val="0"/>
-[...72 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>ABSTRACT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A7F29C" w14:textId="1DEB8133" w:rsidR="009D7C2C" w:rsidRPr="00677672" w:rsidRDefault="009D7C2C" w:rsidP="009D7C2C">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">O abstract do artigo deve ser elaborado em língua inglesa (idioma secundário), seguindo, tanto quanto possível, a redação utilizada no Resumo, e deve ser elaborado em fonte </w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, tamanho 10, espaçamento simples, justificado, sem recuo de parágrafo. </w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00677672">
+        <w:t xml:space="preserve">, tamanho 10, espaçamento simples, justificado, sem recuo de parágrafo. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. Abstract. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7312F681" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00677672" w:rsidRDefault="009D7C2C" w:rsidP="009D7C2C">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Word 1; Word 2; Word 3; Word 4; Word 5.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70597210" w14:textId="77777777" w:rsidR="0089530E" w:rsidRPr="00190B1D" w:rsidRDefault="0089530E" w:rsidP="009D7C2C">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
-[...29 lines deleted...]
-    <w:p w14:paraId="5D03EDA9" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00677672" w:rsidRDefault="009D7C2C" w:rsidP="009D7C2C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Título em Espanhol (Idioma secundário, tamanho 12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="local"/>
-        <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>RESUMEN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E0FD8E" w14:textId="77777777" w:rsidR="00677672" w:rsidRPr="00190B1D" w:rsidRDefault="009D7C2C" w:rsidP="009D7C2C">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">O </w:t>
-[...33 lines deleted...]
-      <w:r w:rsidRPr="00677672">
+        <w:t xml:space="preserve">O resumen do artigo deve ser elaborado em língua espanhola (idioma secundário), seguindo, tanto quanto possível, a redação utilizada no Resumen, e deve ser elaborado em fonte </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, tamanho 10, espaçamento simples, justificado, sem recuo de parágrafo. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00190B1D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resu</w:t>
-[...11 lines deleted...]
-      <w:pPr>
+        <w:t>Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00190B1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Palabras clave: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00190B1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Palabra 1; Palabra 2; Palabra 3; Palabra 4; Palabra 5.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="029F8C23" w14:textId="0098D9C2" w:rsidR="00677672" w:rsidRPr="00190B1D" w:rsidRDefault="00677672" w:rsidP="009D7C2C">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">SEÇÕES PRIMÁRIAS (Times New Roman, tamanho 12, negrito, justificado, CAIXA ALTA) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74051C7D" w14:textId="49FC5477" w:rsidR="00AD4089" w:rsidRDefault="009D7C2C" w:rsidP="00AD4089">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
-[...39 lines deleted...]
-      <w:r w:rsidRPr="00B60B79">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O Texto no corpo terá como fonte </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
-[...127 lines deleted...]
-      <w:r w:rsidR="00BB55A5" w:rsidRPr="00BB55A5">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, justificado, espaçamento 1,5, recuo na primeira linha dos parágrafos 1,25, folha A4, a margem superior, inferior 3,0; direita e esquerda 2,5; sem espaços antes ou depois dos parágrafos. O texto deverá ter, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">no mínimo, 15 páginas e, no máximo, 25 </w:t>
-[...21 lines deleted...]
-      <w:r w:rsidR="0066099C" w:rsidRPr="00AD4089">
+        <w:t>no mínimo, 15 páginas e, no máximo, 25 incluindo resumos (em Português, Inglês e Espanhol) e as referências</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D984BD" w14:textId="4FEA8BE1" w:rsidR="009D7C2C" w:rsidRPr="00677672" w:rsidRDefault="009D7C2C" w:rsidP="00AD4089">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Por Exemplo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C623CD" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00677672" w:rsidRDefault="009D7C2C" w:rsidP="0066099C">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>INTRODUÇÃO (ou CONSIDERAÇÕES INICIAIS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB6E3E2" w14:textId="67B8CAAC" w:rsidR="0089530E" w:rsidRPr="0066099C" w:rsidRDefault="0089530E" w:rsidP="00DD7563">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066099C">
-[...148 lines deleted...]
-        <w:r w:rsidRPr="00CE4462">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As orientações para fazer a submissão dos artigos na REMat são, todas/os as/os autoras/es devem possuir o Registro ORCID iD, pois este é exigência dos indexadores desta Revista (Link para registro: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://orcid.org/register</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0066099C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>); O ORCID (</w:t>
       </w:r>
-      <w:r w:rsidRPr="003678DA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Open </w:t>
-[...61 lines deleted...]
-      <w:r w:rsidRPr="0066099C">
+        <w:t>Open Researcher and Contributor ID</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) é uma organização sem fins lucrativos, dedicada a criar e manter um sistema onde todos que participam de pesquisas, bolsas de estudo e inovações sejam identificados de forma única. Este sistema fornece um número de identificação para cada pesquisador, evitando ambiguidades ou similaridades, e ainda, está integrado com outras bases de dados e indexadores. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C511F22" w14:textId="4285C18A" w:rsidR="0089530E" w:rsidRPr="0066099C" w:rsidRDefault="0089530E" w:rsidP="00AD4089">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066099C">
-[...55 lines deleted...]
-      <w:r w:rsidRPr="00C70175">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">É obrigatório inserir todas as informações sobre as/os autoras/es nos </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>METADADOS DA SUBIMISSÃO</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066099C">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="003678DA">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no site da revista quando o artigo seja submetido, disponibilizando o link do </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORCID </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de cada autora/autor no campo </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ORCID</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...48 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ex.: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="0055318E" w:rsidRPr="0055318E">
+      <w:hyperlink r:id="rId3">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-8214-7342</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="003678DA">
+        <w:t xml:space="preserve">), e no campo </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>URL</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> colocar o link </w:t>
-[...18 lines deleted...]
-        <w:r w:rsidR="0055318E" w:rsidRPr="0055318E">
+        <w:t xml:space="preserve"> colocar o link do Lattes (Ex.: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://lattes.cnpq.br/0548641754445706</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0055318E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0055318E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0066099C">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="007403FB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e demais informações como </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>instituição</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
-      <w:r w:rsidRPr="007403FB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bibliografia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de ser possível a mesma </w:t>
-[...76 lines deleted...]
-          <w:kern w:val="1"/>
+        <w:t xml:space="preserve"> de ser possível a mesma que apresenta o Lattes da/a referida/o autora/autor.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Bitstream Vera Sans" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0066099C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Para o destaque de palavras/frases no texto utilizar, apenas, o recurso</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066099C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0066099C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>itálico</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066099C">
-[...26 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, ou seja, não utilizar negrito ou outro destaque, só nas citações direitas de mais de três linhas pode ser usado o sublinhado como grifo. Um espaço de uma linha em branco ao final de cada seção.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066099C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">As notas de rodapé devem ter a seguinte formatação: fonte </w:t>
       </w:r>
-      <w:r w:rsidRPr="0066099C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066099C">
-[...24 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, tamanho 10, espaçamento simples entre linhas e justificado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
-[...28 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Sugerimos que as notas de rodapé sejam evitadas sempre que for possível. No entanto, se não houver outra possibilidade, devem ser enumeradas por algarismos arábicos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Seções secundárias (Times New Roman, tamanho 12, negrito, justificado)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39FAA8F8" w14:textId="1FEF4A7B" w:rsidR="00DD7563" w:rsidRDefault="00DD7563" w:rsidP="00BB55A5">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">O Texto no corpo terá como fonte </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B60B79">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
-[...103 lines deleted...]
-      <w:r w:rsidR="00BB55A5" w:rsidRPr="00BB55A5">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, justificado, espaçamento 1,5, recuo na primeira linha dos parágrafos 1,25, folha A4, a margem superior, inferior 3,0; direita e esquerda 2,5; sem espaços antes ou depois dos parágrafos. O texto deverá ter, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>no mínimo, 15 páginas e, no máximo, 25 incluindo resumos (em Português, Inglês e Espanhol) e as referências</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD4089">
-[...18 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Por exemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">As citações no corpo do artigo </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366085A0" w14:textId="510F5AED" w:rsidR="009D7C2C" w:rsidRPr="00677672" w:rsidRDefault="009D7C2C" w:rsidP="00DD7563">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
-[...134 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nas citações indiretas, no corpo do texto, os nomes das/os autoras/es devem ser referendados usando maiúsculas e minúsculas. Caso esteja entre parênteses devem ser grafados em letra maiúscula. Por exemplo: Pirola (2021) ou (Pirola, 2021).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Citações diretas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> com mais de três linhas devem ser feitas seguindo </w:t>
       </w:r>
-      <w:r w:rsidR="00BB55A5" w:rsidRPr="00BB55A5">
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00677672">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Norma ABNT NBR 10520:2023,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que indica sugestões de recuo de 4 cm a partir da margem esquerda, espaçamento simples, sem aspas, fonte </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
-[...26 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 9. Seguem alguns exemplos de citações diretas: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
-[...63 lines deleted...]
-      <w:r w:rsidR="00DA3C14" w:rsidRPr="00DA3C14">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De acordo com Taveira, Ciríaco e Peralta (2023, p. 26, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>destaques</w:t>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00677672">
+        <w:t>destaques dos autores</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36736935" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00677672" w:rsidRDefault="009D7C2C" w:rsidP="0066099C">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="2268"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA3C14">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A prática de ensino presente na escola contemporânea e as reformas curriculares parecem, ao que temos visto no cenário nacional, não levarem em conta grande parte da produção do conhecimento sobre ensino de Matemática e aspectos da formação dos docentes, ou seja, os resultados das pesquisas </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA3C14">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA3C14">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA3C14">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sobre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA3C14">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA3C14">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>para</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA3C14">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> os pilares destacados não chegam aos bancos escolares, não dialogam com aqueles e aquelas que estão na linha de frente da Educação Matemática: os professores e as professoras</w:t>
-[...12 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> os pilares destacados não chegam aos bancos escolares, não dialogam com aqueles e aquelas que estão na linha de frente da Educação Matemática: os professores e as professoras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ou ainda, se tratando de citação direta com mais de três linhas podemos encontrar a seguinte forma de apresentação da referência.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D94B351" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00677672" w:rsidRDefault="009D7C2C" w:rsidP="0066099C">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="2268"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:start="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA3C14">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Do lugar que falamos/escrevemos, na condição de formadores e pesquisadores da área, não pretendemos findar o debate, muito menos trazer concepções únicas como caminhos adequados para se pensar a formação em cursos de Pedagogia. Ao contrário, a partir da experiência, em diferentes contextos de ensino e processos formativos, nas Universidades que atuamos e nos espaços de discussão sobre o assunto, acreditamos ser preciso o desenvolvimento de uma postura menos taxativa e normativa para que possamos avançar com professores e futuros professores, para juntos caminharmos em um movimento de busca, de partilha e compartilhamento de saberes e fazeres sob pilares de uma Educação Matemática inclusiva</w:t>
-[...36 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:t>Do lugar que falamos/escrevemos, na condição de formadores e pesquisadores da área, não pretendemos findar o debate, muito menos trazer concepções únicas como caminhos adequados para se pensar a formação em cursos de Pedagogia. Ao contrário, a partir da experiência, em diferentes contextos de ensino e processos formativos, nas Universidades que atuamos e nos espaços de discussão sobre o assunto, acreditamos ser preciso o desenvolvimento de uma postura menos taxativa e normativa para que possamos avançar com professores e futuros professores, para juntos caminharmos em um movimento de busca, de partilha e compartilhamento de saberes e fazeres sob pilares de uma Educação Matemática inclusiva (Taveira; Ciríaco; Peralta, 2023, p. 27).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Seções terciárias (Times New Roman, tamanho 12, justificado)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1892606A" w14:textId="61B64386" w:rsidR="0073778A" w:rsidRDefault="0073778A" w:rsidP="0073778A">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">O Texto no corpo terá como fonte </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B60B79">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
-[...112 lines deleted...]
-      <w:r w:rsidR="00D80070" w:rsidRPr="00BB55A5">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, justificado, espaçamento 1,5, recuo na primeira linha dos parágrafos 1,25, folha A4, a margem superior, inferior 3,0; direita e esquerda 2,5; sem espaços antes ou depois dos parágrafos. O texto deverá ter, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>no mínimo, 15 páginas e, no máximo, 25 incluindo resumos (em Português, Inglês e Espanhol) e as referências</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD4089">
-[...18 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Por exemplo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AAAA1EF" w14:textId="77777777" w:rsidR="0066099C" w:rsidRPr="00677672" w:rsidRDefault="0066099C" w:rsidP="0066099C">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Observação das citações direitas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03EF87DD" w14:textId="5800394D" w:rsidR="0066099C" w:rsidRPr="00677672" w:rsidRDefault="0066099C" w:rsidP="0073778A">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Observem que o número da página da citação deve vir junto com o ano, antes ou após o texto citado. As citações diretas </w:t>
       </w:r>
-      <w:r w:rsidR="00A43535" w:rsidRPr="00A43535">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00677672">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de máximo</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A43535">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>três linhas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
-[...265 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: devem ser inseridas no corpo do texto, contidas entre aspas duplas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"  "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Exemplo: "Em uma apreciação crítica à concepção do Parfor, é possível observar divergências quanto à natureza estrutural dessa proposta de formação de professores em serviço" (Taveira; Ciríaco; Peralta, 2023, p. 28). Ou ainda, de acordo com Taveira, Ciríaco e Peralta (2023, p. 28) "Em uma apreciação crítica à concepção do Parfor, é possível observar divergências quanto à natureza estrutural dessa proposta de formação de professores em serviço".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>REFERÊNCIAL TEÓRICO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C0B2FF" w14:textId="4E84BDED" w:rsidR="00AC4736" w:rsidRPr="00190B1D" w:rsidRDefault="009D7C2C" w:rsidP="00DD7563">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00190B1D">
-[...28 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Os referencias teóricos servem de fundamentação para o estudo e são usados na análise dos resultados apresentados posteriormente. Deve ser dada preferência para publicações recentes, de periódicos especilizados/conceituados, de livros, dissertações, teses ou ainda de trabalhos apresentados em eventos da área.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00190B1D">
-[...43 lines deleted...]
-      <w:r w:rsidRPr="00677672">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As citações serão dispostas de acordo com as normas técnicas  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Norma ABNT NBR 10520:2023</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07D131AE" w14:textId="77777777" w:rsidR="00871BB1" w:rsidRPr="00190B1D" w:rsidRDefault="00871BB1" w:rsidP="00871BB1">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>METODOLOGIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B2F317A" w14:textId="1A01DF8F" w:rsidR="009D7C2C" w:rsidRPr="00677672" w:rsidRDefault="009D7C2C" w:rsidP="00DD7563">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc346754674"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc347497123"/>
       <w:bookmarkStart w:id="2" w:name="_Toc346754730"/>
-      <w:bookmarkStart w:id="3" w:name="_Toc347497123"/>
-      <w:r w:rsidRPr="00677672">
+      <w:bookmarkStart w:id="3" w:name="_Toc346754674"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">É importante apresentar, sempre que possível (de acordo com as bases teóricas-metodológicas-epistemológicas) uma fundamentação teórica sobre os pressupostos metodológicas da pesquisa realizada: abordagem, tipo, sujeito, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lócus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
-[...26 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, instrumentos, procedimentos e técnicas utilizadas, contexto, ambiente, entre outros elementos necessários.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00677672">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diálogos, entrevistas, depoimentos, conversas, exemplos de exercícios e outros instrumentos provenientes dos dados coletados devem seguir a formatação: fonte </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00677672">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 11, em itálico conteúdo das falas, espaçamento entre linhas simples e com recuo de 1,25. Colocar o nome ou pseudo-nome </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>em negrito</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
-[...90 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sem itálico. Se for no caso de as/os autoras/es esclarecer algum assunto no diálogo usar [texto para esclarecer].</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="709" w:right="849" w:hanging="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="1" w:start="709" w:end="849"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00677672">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Professor1 ou Professor(A)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005912D3">
+        <w:t>: O que você fez para resolver o problema?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [o professor1 pergunta ao aluno1]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:start="709" w:end="849"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aluno1 ou Aluno(A)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>O que você fez para resolver o problema</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005912D3" w:rsidRPr="00677672">
+        <w:t xml:space="preserve">: Multipliquei estes números </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[assinalando com o dedo no caderno]</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>?</w:t>
-[...26 lines deleted...]
-        <w:ind w:left="709" w:right="849"/>
+        <w:t xml:space="preserve">, depois somei ao valor inicial. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:szCs w:val="24"/>
-[...85 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">As figuras e quadros devem ficar o mais próximo possível de sua chamada no corpo do texto. O título das figuras deve ser suficientemente claro em relação à imagem, de modo que não seja necessário consultar o corpo do texto. Apenas o número do objeto e a palavra designativa deverão utilizar negrito. Os títulos das figuras devem seguir a instrução: letra </w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00677672">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 11, espaçamento simples. As fontes em letra </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
-[...39 lines deleted...]
-      <w:r w:rsidR="00B16C1F">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 10, espaçamento simples, uma linha em branco antes do título e após a fonte, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...13 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:t>sempre mencionar a fonte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D80070">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Figura 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D80070">
-[...14 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Título da figura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="215FD22A" wp14:editId="5FE0B54A">
-            <wp:extent cx="4435054" cy="1540476"/>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="4" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:align>center</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>635</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5292725" cy="1452880"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="16" name="Imagen 16"/>
+            <wp:wrapSquare wrapText="largest"/>
+            <wp:docPr id="1" name="Figura2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="16" name="Imagen 16"/>
+                    <pic:cNvPr id="1" name="Figura2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
-[...8 lines deleted...]
-                    <a:stretch/>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4467182" cy="1551635"/>
+                      <a:ext cx="5292725" cy="1452880"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln>
-[...6 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fonte</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ome da fonte ou sobrenome d</w:t>
-[...49 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>ome da fonte ou sobrenome da/o autora/autor (ano, p. xx)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidR="00D80070">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120B5725" w14:textId="77777777" w:rsidR="00B16C1F" w:rsidRPr="00677672" w:rsidRDefault="00B16C1F" w:rsidP="00B16C1F">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Utilize uma boa resolução de imagem, de modo que seja legível para os leitores em 100% de zoom, sempre respeitando as margens do documento. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="096150E3" w14:textId="23537FB8" w:rsidR="00616BDF" w:rsidRDefault="009D7C2C" w:rsidP="00616BDF">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Os quadros apresentam informações descritivas, redigidas na forma de texto. Todo o conteúdo dentro do quadro deve seguir a instrução: letra </w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, tamanho 10, espaçamento simples. Os títulos dos Quadros devem seguir a instrução: letra </w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, tamanho 12, espaçamento simples. As fontes em letra </w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
-[...39 lines deleted...]
-      <w:r w:rsidR="00616BDF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 10, espaçamento simples, uma linha em branco antes do título e após a fonte, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...13 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:t>sempre mencionar a fonte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Exemplo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0945A0B4" w14:textId="77777777" w:rsidR="00616BDF" w:rsidRPr="00677672" w:rsidRDefault="00616BDF" w:rsidP="004F7B54">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D80070">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Quadro 2 – </w:t>
       </w:r>
-      <w:r w:rsidR="00D80070">
-[...9 lines deleted...]
-        <w:t>(a) na soma dos resultados de dois dados</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Justificativas do Aluno(a) na soma dos resultados de dois dados</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="4363" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...7 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01e0" w:firstRow="1" w:noVBand="0" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1939"/>
-        <w:gridCol w:w="2423"/>
+        <w:gridCol w:w="2424"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00677672" w:rsidRPr="00677672" w14:paraId="0887526E" w14:textId="77777777" w:rsidTr="001C0E3F">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1939" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D6F702C" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>As Tarefas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="172F3169" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Respostas do Aluno (A)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677672" w:rsidRPr="00677672" w14:paraId="52F9CDB6" w14:textId="77777777" w:rsidTr="001C0E3F">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1939" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A71EBCD" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Um número par?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F6FE6E6" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Possível</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677672" w:rsidRPr="00677672" w14:paraId="7D7A90B7" w14:textId="77777777" w:rsidTr="001C0E3F">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1939" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="545595E2" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Um número ímpar?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7263E5FA" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Possível</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677672" w:rsidRPr="00677672" w14:paraId="6016A487" w14:textId="77777777" w:rsidTr="001C0E3F">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1939" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="620EC812" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>O número 1?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2424" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C1E43A9" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Há alguma possibilidade</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5FB2ABE1" w14:textId="701777CD" w:rsidR="009D7C2C" w:rsidRDefault="009D7C2C" w:rsidP="00616BDF">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Fonte</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001858CB">
+        <w:t>: Taveira, Ciríaco e Peralta (ano, p. xx).; Elaboração baseada em Taveira, Ciríaco e Peralta (ano, p. xx).; Elaboração própria (ano).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Taveira</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D80070">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, Ciríaco e Peralta</w:t>
-[...123 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>As tabelas são formas gráficas nas quais os dados numéricos se destacam como informação central. A identificação das tabelas deverá vir na parte superior, precedida da palavra Tabela</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00677672">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(em negrito), seguida de seu número de ordem de ocorrência no texto, em algarismos arábicos (em negrito); em seguida, inserir o respectivo título (sem negrito). O título e conteúdo das tabelas, deve ser escrito em fonte </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
-[...39 lines deleted...]
-      <w:r w:rsidRPr="00677672">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, tamanho 12. O título deve ser separado da respectiva numeração por um “–” (hífen).</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sempre mencionar a fonte. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00677672">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inserir a Tabela o mais próximo possível de sua chamada no corpo do texto. As fontes e notas, deve ser grafado em fonte </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
-[...23 lines deleted...]
-      <w:r w:rsidR="00616BDF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 10, espaçamento simples, uma linha em branco antes do título e após a fonte, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00677672">
+        <w:t>sempre mencionar a fonte.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A01FE9" w14:textId="77777777" w:rsidR="00DD7563" w:rsidRPr="00677672" w:rsidRDefault="00DD7563" w:rsidP="00DD7563">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Exemplo 1:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6984C3F7" w14:textId="64D9F218" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="009D7C2C">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D80070">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Tabela 1 –</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D80070">
-[...15 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Distribuição respostas correta dos alunos.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="3856" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...3 lines deleted...]
-        <w:tblLook w:val="04E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04e0" w:firstRow="1" w:noVBand="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="0" w:noHBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1928"/>
         <w:gridCol w:w="1928"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00677672" w:rsidRPr="00D80070" w14:paraId="3328CADF" w14:textId="77777777" w:rsidTr="001C0E3F">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="227"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="255EBA7E" w14:textId="6DBFE64B" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="00616BDF" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Aluno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E252C7F" w14:textId="5F229C02" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="00616BDF" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Quantidade</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677672" w:rsidRPr="00D80070" w14:paraId="276EFDC8" w14:textId="77777777" w:rsidTr="001C0E3F">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="227"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EFB9278" w14:textId="0294D41D" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="00616BDF" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="542EEE0B" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00616BDF" w:rsidRPr="00D80070" w14:paraId="50626E46" w14:textId="77777777" w:rsidTr="001C0E3F">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="227"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="680A96B4" w14:textId="4375054D" w:rsidR="00616BDF" w:rsidRPr="00D80070" w:rsidRDefault="00616BDF" w:rsidP="00616BDF">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7944684E" w14:textId="0933FC01" w:rsidR="00616BDF" w:rsidRPr="00D80070" w:rsidRDefault="00616BDF" w:rsidP="00616BDF">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00616BDF" w:rsidRPr="00D80070" w14:paraId="40B94E73" w14:textId="77777777" w:rsidTr="001C0E3F">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="227"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B2D49AB" w14:textId="6E1945C6" w:rsidR="00616BDF" w:rsidRPr="00D80070" w:rsidRDefault="00616BDF" w:rsidP="00616BDF">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="437027F2" w14:textId="64BAB611" w:rsidR="00616BDF" w:rsidRPr="00D80070" w:rsidRDefault="00616BDF" w:rsidP="00616BDF">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00616BDF" w:rsidRPr="00D80070" w14:paraId="585D3EC7" w14:textId="77777777" w:rsidTr="001C0E3F">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="227"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20035BF5" w14:textId="7715B1F6" w:rsidR="00616BDF" w:rsidRPr="00D80070" w:rsidRDefault="00616BDF" w:rsidP="00616BDF">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BEB991A" w14:textId="5471FDC1" w:rsidR="00616BDF" w:rsidRPr="00D80070" w:rsidRDefault="00616BDF" w:rsidP="00616BDF">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00616BDF" w:rsidRPr="00D80070" w14:paraId="2B75FED5" w14:textId="77777777" w:rsidTr="001C0E3F">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="227"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C3E4B50" w14:textId="34ADB5DA" w:rsidR="00616BDF" w:rsidRPr="00D80070" w:rsidRDefault="00616BDF" w:rsidP="00616BDF">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CDBE892" w14:textId="7380B74C" w:rsidR="00616BDF" w:rsidRPr="00D80070" w:rsidRDefault="00616BDF" w:rsidP="00616BDF">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00616BDF" w:rsidRPr="00D80070" w14:paraId="1B15270C" w14:textId="77777777" w:rsidTr="001C0E3F">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="227"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68BE0A64" w14:textId="59459CDB" w:rsidR="00616BDF" w:rsidRPr="00D80070" w:rsidRDefault="00616BDF" w:rsidP="00616BDF">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DA19670" w14:textId="351C6994" w:rsidR="00616BDF" w:rsidRPr="00D80070" w:rsidRDefault="00616BDF" w:rsidP="00616BDF">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00616BDF" w:rsidRPr="00D80070" w14:paraId="213497E1" w14:textId="77777777" w:rsidTr="001C0E3F">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="227"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1587C177" w14:textId="187A2CFF" w:rsidR="00616BDF" w:rsidRPr="00D80070" w:rsidRDefault="00616BDF" w:rsidP="00616BDF">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1415BE5C" w14:textId="2607E48E" w:rsidR="00616BDF" w:rsidRPr="00D80070" w:rsidRDefault="00616BDF" w:rsidP="00616BDF">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00616BDF" w:rsidRPr="00D80070" w14:paraId="498132F1" w14:textId="77777777" w:rsidTr="001C0E3F">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="227"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79B35F03" w14:textId="7A66BE8B" w:rsidR="00616BDF" w:rsidRPr="00D80070" w:rsidRDefault="00616BDF" w:rsidP="00616BDF">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7150F2D8" w14:textId="4C869543" w:rsidR="00616BDF" w:rsidRPr="00D80070" w:rsidRDefault="00616BDF" w:rsidP="00616BDF">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677672" w:rsidRPr="00D80070" w14:paraId="6E11960C" w14:textId="77777777" w:rsidTr="001C0E3F">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="227"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C8C25BB" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27908380" w14:textId="5D614905" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="00616BDF" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6F1B98E3" w14:textId="44396581" w:rsidR="009D7C2C" w:rsidRPr="00677672" w:rsidRDefault="009D7C2C" w:rsidP="00AC4736">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fonte</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...128 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:t>: Taveira, Ciríaco e Peralta (ano, p. xx).; Elaboração baseada em Taveira, Ciríaco e Peralta (ano, p. xx).; Elaboração própria (ano).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Exemplo 2:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5619BDF1" w14:textId="77777777" w:rsidR="00D80070" w:rsidRDefault="00D80070" w:rsidP="009D7C2C">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00190B1D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Tabela 1 –</w:t>
       </w:r>
-      <w:r w:rsidRPr="00190B1D">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pesquisa qualitativa por quantitativa análise percentil.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="4854" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="00a0" w:firstRow="1" w:noVBand="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2294"/>
         <w:gridCol w:w="1329"/>
         <w:gridCol w:w="1231"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00677672" w:rsidRPr="00D80070" w14:paraId="06C9160A" w14:textId="77777777" w:rsidTr="001C0E3F">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="227"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2294" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DE8544D" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1329" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24F6B743" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Quantidade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1231" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27E13C0A" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Percentual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677672" w:rsidRPr="00D80070" w14:paraId="06D52758" w14:textId="77777777" w:rsidTr="001C0E3F">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="227"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2294" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B5F3F45" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Teoria social</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1329" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="400B1867" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1231" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04B3F546" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>x%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677672" w:rsidRPr="00D80070" w14:paraId="45DFC613" w14:textId="77777777" w:rsidTr="001C0E3F">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="227"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:hideMark/>
+            <w:tcW w:w="2294" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w14:paraId="3A531530" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Método</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1329" w:type="dxa"/>
+            <w:tcBorders/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2060B173" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1231" w:type="dxa"/>
+            <w:tcBorders/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3884488B" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>x%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677672" w:rsidRPr="00D80070" w14:paraId="22B855D7" w14:textId="77777777" w:rsidTr="001C0E3F">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="227"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:hideMark/>
+            <w:tcW w:w="2294" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w14:paraId="34BEAEFB" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Questão</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1329" w:type="dxa"/>
+            <w:tcBorders/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="124B9220" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1231" w:type="dxa"/>
+            <w:tcBorders/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78319F47" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>x%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677672" w:rsidRPr="00D80070" w14:paraId="0A68F6DE" w14:textId="77777777" w:rsidTr="001C0E3F">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="227"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:hideMark/>
+            <w:tcW w:w="2294" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w14:paraId="14C1D414" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Raciocínio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1329" w:type="dxa"/>
+            <w:tcBorders/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AF1B4DE" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1231" w:type="dxa"/>
+            <w:tcBorders/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55B48BED" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>x%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677672" w:rsidRPr="00D80070" w14:paraId="5C3B3441" w14:textId="77777777" w:rsidTr="001C0E3F">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="227"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:hideMark/>
+            <w:tcW w:w="2294" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w14:paraId="77D3481C" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Método de amostragem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1329" w:type="dxa"/>
+            <w:tcBorders/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F82537A" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1231" w:type="dxa"/>
+            <w:tcBorders/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45C97285" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>x%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677672" w:rsidRPr="00D80070" w14:paraId="106DE7B0" w14:textId="77777777" w:rsidTr="001C0E3F">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="227"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2294" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66507694" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Força</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1329" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37E20B38" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1231" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75D53C0E" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>x%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677672" w:rsidRPr="00D80070" w14:paraId="56F4821F" w14:textId="77777777" w:rsidTr="001C0E3F">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="227"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="227" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2294" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="635E157D" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1329" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2B6B5259" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1231" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4F42F66D" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00D80070" w:rsidRDefault="009D7C2C" w:rsidP="001C0E3F">
+          <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80070">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>x%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="16913520" w14:textId="160DDE86" w:rsidR="009D7C2C" w:rsidRPr="00677672" w:rsidRDefault="009D7C2C" w:rsidP="009D7C2C">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Fonte</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...128 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:t>: Taveira, Ciríaco e Peralta (ano, p. xx).; Elaboração baseada em Taveira, Ciríaco e Peralta (ano, p. xx).; Elaboração própria (ano).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
-[...74 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Quadros, tabelas e equações devem estar em um formato possível de ser editados. Não serão aceitas imagens. A utilização de expressões como "a Tabela acima" ou a "Figura abaixo" não devem ser utilizadas porque no processo de editoração a localização das mesmas pode ser alterada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Toda a tabela deve conter um título indicando a natureza e abrangências geográfica e temporal dos dados numéricos, sem abreviações, por extenso, de forma clara e concisa. Deve ter um número (algarismo arábico, crescente) sempre que o documento apresentar duas ou mais tabelas. A moldura não deve ter traços verticais que a delimitem à esquerda e à direita. Deve conter dados numéricos inscritos nas suas células, para informar a quantificação de um fato específico observado. Recomenda-se que seja elaborada de forma a ser apresentada em uma única página e que apresente uniformidade gráfica (fonte, corpo, uso de maiúsculas e minúsculas).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F34E85D" w14:textId="0F84B92E" w:rsidR="009D7C2C" w:rsidRPr="00677672" w:rsidRDefault="009D7C2C" w:rsidP="009D7C2C">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D70DA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ANÁLISES E RESULTADOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3226BFBA" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00677672" w:rsidRDefault="009D7C2C" w:rsidP="00DD7563">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Desenvolver a partir do referencial teórico-metodológico, considerando as exigências científicas para garantir a originalidade, cientificidade, rigor, precisão.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1396027D" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00677672" w:rsidRDefault="009D7C2C" w:rsidP="009D7C2C">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D70DA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CONCLUSÕES (ou CONSIDERAÇÕES FINAIS/REFLEXÕES FINAIS) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD64225" w14:textId="04BF5E07" w:rsidR="009D7C2C" w:rsidRPr="00190B1D" w:rsidRDefault="009D7C2C" w:rsidP="00DD7563">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00190B1D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Salientar as conclusões e/ou posições d</w:t>
-[...40 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:t>Salientar as conclusões e/ou posições da/o autora/autor frente aos frutos do estudo, geralmente confeccionada por meio da exploração dos objetivos alcançados e da discussão do problema discutido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AGRADECIMENTOS (quando houver, não se constitui obrigatório)</w:t>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="489F5A79" w14:textId="0256B285" w:rsidR="009D7C2C" w:rsidRPr="00677672" w:rsidRDefault="009D7C2C" w:rsidP="004D70DA">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Devem obedecer às mesmas normas usadas no corpo do texto: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677672">
-[...24 lines deleted...]
-        <w:r w:rsidRPr="00DD7563">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, espaçamento entre linhas 1,5. Por exemplo, no caso de agradecimentos para a CAPES, segundo a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Portaria nº 206, de 4 de setembro de 2018</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245EB943" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00677672" w:rsidRDefault="009D7C2C" w:rsidP="004D70DA">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Para trabalhos publicados em português:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F608FE" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00677672" w:rsidRDefault="009D7C2C" w:rsidP="004D70DA">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O presente trabalho foi realizado com apoio da Coordenação de Aperfeiçoamento de Pessoal de Nível Superior - Brasil (CAPES) - Código de Financiamento 001.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C3E751" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00677672" w:rsidRDefault="009D7C2C" w:rsidP="004D70DA">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Para trabalhos publicados em inglês:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B8DEF9B" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00677672" w:rsidRDefault="009D7C2C" w:rsidP="004D70DA">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00677672">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>This</w:t>
-[...180 lines deleted...]
-          <w:kern w:val="1"/>
+        <w:t>This study was financed in part by the Coordenação de Aperfeiçoamento de Pessoal de Nível Superior - Brasil (CAPES) - Finance Code 001.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D70DA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERÊNCIAS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10AA98CD" w14:textId="3B21E00E" w:rsidR="009D7C2C" w:rsidRPr="00190B1D" w:rsidRDefault="009D7C2C" w:rsidP="00DD7563">
-[...2 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00190B1D">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">As referências completas devem ser apresentadas de acordo com </w:t>
       </w:r>
-      <w:r w:rsidR="00BB55A5" w:rsidRPr="003D06DB">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Norma ABNT NBR 10520:2023</w:t>
       </w:r>
-      <w:r w:rsidRPr="00190B1D">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t>Nova Norma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Nova Norma</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">) e somente das/os autoras/es mencionados no corpo do texto, não de outras obras consultadas; devem aparecer em ordem alfabética e não numeradas ou com marcadores de texto. Utilizar fonte 12, sem parágrafo, alinhado a esquerda, espaçamento simples e espaço de 12pt depois cada referência. Sempre que possível é obrigatório inserir os links para acessar as referências disponibilizadas na internet para que os avaliadores e leitores possam consultar imediatamente após (ou durante) a leitura do artigo, principalmente quando se refere à artigo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00791FE3" w:rsidRPr="00190B1D">
+        <w:t>on-line</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> (em periódicos ou anais de eventos), livro e/ou capítulo de livro em </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>e somente d</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00791FE3" w:rsidRPr="00190B1D">
+        <w:t>e-book</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...185 lines deleted...]
-      <w:r w:rsidR="00D80070" w:rsidRPr="00190B1D">
+        <w:t xml:space="preserve">, teses e dissertações. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>É OBRIGATÓRIO COLOCAR OS NOMES DAS AUTORAS E DOS AUTORES POR EXTENSO</w:t>
       </w:r>
-      <w:r w:rsidR="00D80070" w:rsidRPr="00190B1D">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F3C91D1" w14:textId="77777777" w:rsidR="00BF45CD" w:rsidRPr="00190B1D" w:rsidRDefault="00BF45CD" w:rsidP="00DD7563">
-[...2 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00190B1D">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>ATENÇÃO:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00190B1D">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Visando divulgar e utilizar as pesquisas publicadas na </w:t>
       </w:r>
-      <w:r w:rsidR="00C00BBB" w:rsidRPr="00190B1D">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Revista de Educação Matemática (</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>Revista de Educação Matemática (REMat)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>REMat</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> e, consequentemente, ampliar a quantidade de citações deste periódico no Google Acadêmico, o que contribuirá para melhorar o seu reconhecimento nos estratos do Qualis da CAPES, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00190B1D">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">SUGERIMOS UTILIZAR E CITAR PELO MENOS DOIS OU TRÊS ARTIGOS PUBLICADOS NA </w:t>
-[...7 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        <w:t>SUGERIMOS UTILIZAR E CITAR PELO MENOS DOIS OU TRÊS ARTIGOS PUBLICADOS NA REVISTA DE EDUCAÇÃO MATEMÁTICA (REMat) NOS ÚLTIMOS 5 ANOS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>REVISTA DE EDUCAÇÃO MATEMÁTICA (</w:t>
-[...41 lines deleted...]
-        </w:rPr>
         <w:t>. As citações podem ser de forma direta ou indireta e constar nas referências do artigo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B97662" w14:textId="77777777" w:rsidR="00BF45CD" w:rsidRPr="00190B1D" w:rsidRDefault="00BF45CD" w:rsidP="00DD7563">
-[...2 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:spacing w:lineRule="auto" w:line="360"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00190B1D">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Para a melhor compreensão e visualização, a seguir são transcritos exemplos de referências de diversos tipos de materiais.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD70EA7" w14:textId="3A8CB858" w:rsidR="009D7C2C" w:rsidRPr="00190B1D" w:rsidRDefault="009D7C2C" w:rsidP="009D7C2C">
-[...2 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00190B1D">
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t xml:space="preserve">Exemplos: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1147CD0D" w14:textId="77777777" w:rsidR="00F030D2" w:rsidRPr="00190B1D" w:rsidRDefault="00F030D2" w:rsidP="009D7C2C">
-[...2 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00190B1D">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Teses:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6589F6FE" w14:textId="77777777" w:rsidR="00BC6C4C" w:rsidRPr="00190B1D" w:rsidRDefault="00BC6C4C" w:rsidP="00D23B22">
-[...1 lines deleted...]
-        <w:pStyle w:val="Textodecomentrio"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:after="240"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00190B1D">
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>CIRÍACO, K</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB55A5" w:rsidRPr="00190B1D">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>linger</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">CIRÍACO, Klinger Teodoro. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> T</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB55A5" w:rsidRPr="00190B1D">
+        <w:t>Professoras iniciantes e o aprender a ensinar Matemática em um grupo colaborativo</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>eodoro</w:t>
-[...46 lines deleted...]
-        <w:r w:rsidRPr="00190B1D">
+        <w:t xml:space="preserve">. 2016. 334f. Tese (Doutorado em Educação) – Faculdade de Ciências e Tecnologia da Universidade Estadual Paulista "Júlio de Mesquita Filho". FCT/UNESP, Presidente Prudente-SP. 2016. Disponível em: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>https://repositorio.unesp.br/bitstream/handle/11449/139512/ciriaco_kt_dr_prud.pdf?sequence=3&amp;amp;isAllowed=y</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00190B1D">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>. Acesso em: 14, set. 2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31086814" w14:textId="583DB47B" w:rsidR="00194655" w:rsidRPr="00190B1D" w:rsidRDefault="00194655" w:rsidP="00BC6C4C">
-[...2 lines deleted...]
-        <w:spacing w:after="240"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00190B1D">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>PERALTA, D</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>PERALTA, Deise A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>eise</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>parecida.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A</w:t>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve"> Formação continuada de professores de Matemática em contexto de reforma curricular:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>parecida.</w:t>
-[...47 lines deleted...]
-        <w:r w:rsidRPr="00190B1D">
+        <w:t xml:space="preserve"> contribuições da teoria da ação comunicativa. 2012. 209f. Tese (Doutorado em Educação para Ciência) – Faculdade de Ciências da Universidade Estadual Paulista "Júlio de Mesquita Filho". FC/UNESP, Bauru-SP. 2012. Disponível em: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>http://hdl.handle.net/11449/102015</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00190B1D">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>. Acesso em: 14, set. 2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8D81DC" w14:textId="627C6ED5" w:rsidR="00194655" w:rsidRPr="00190B1D" w:rsidRDefault="00194655" w:rsidP="00BC6C4C">
-[...2 lines deleted...]
-        <w:spacing w:after="240"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00190B1D">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>PIROLA, N</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">PIROLA, Nelson Antonio. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>elson</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00190B1D">
+        <w:t>Solução de problemas geométricos</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A</w:t>
-[...32 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">: dificuldades e perspectivas. 2000. 218f. Tese (Doutorado em Educação) - Faculdade de Educação da Universidade Estadual de Campinas. FE/UNICAMP, Campinas-SP. 2000. Disponível em: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00190B1D">
+      <w:hyperlink r:id="rId9">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>https://hdl.handle.net/20.500.12733/1589850</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00190B1D">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>. Acesso em: 14, set. 2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11BBB06A" w14:textId="46FE021A" w:rsidR="00194655" w:rsidRPr="00297AD2" w:rsidRDefault="00194655" w:rsidP="0043216B">
-[...2 lines deleted...]
-        <w:spacing w:after="240"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">RODRIGUES, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00297AD2" w:rsidRPr="00297AD2">
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Zionice</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Zionice Garbelini Martos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...23 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>O movimento da matemática moderna na região de Ribeirão Preto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...92 lines deleted...]
-        <w:r w:rsidRPr="00070F7F">
+        <w:t xml:space="preserve">: uma paisagem. 2010. 208f. Tese (Doutorado em Educação) - Faculdade de Educação da Universidade Estadual de Campinas. FE/UNICAMP, Campinas-SP. Disponível em: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>https://hdl.handle.net/20.500.12733/1612870</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0043216B">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>. Acesso em: 14</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">. Acesso em: 14, set. 2023. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="240"/>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> set. 2023. </w:t>
-[...7 lines deleted...]
-          <w:b/>
+        <w:t>Dissertações:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:spacing w:before="0" w:after="240"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00190B1D">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Dissertações:</w:t>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">SANTINO, Fernando Schlindwein. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0064159E">
+        <w:t>Formação de professores indígenas:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">SANTINO, Fernando </w:t>
-[...119 lines deleted...]
-        <w:r w:rsidR="00164320" w:rsidRPr="00070F7F">
+        <w:t xml:space="preserve"> limites e perspectivas segundo egressos de um curso de licenciatura intercultural. 2022. 284f. Dissertação (Mestrado em Educação) – Faculdade de Ciências e Tecnologia da Universidade Estadual Paulista "Júlio de Mesquita Filho". FCT/UNESP. Presidente Prudente-SP. 2022. Disponível em: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>https://repositorio.unesp.br/handle/11449/235850</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00164320">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Acesso em: </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">. Acesso em: 14, set. 2023. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:spacing w:before="0" w:after="240"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>14</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">TAVEIRA, Flavio Augusto Leite. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Reconhecimento e redistribuição:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> set. 2023. </w:t>
-[...5 lines deleted...]
-        <w:spacing w:after="240"/>
+        <w:t xml:space="preserve"> um estudo (comparativo) das injustiças curriculares relacionadas ao provimento de questões de gênero e sexualidade na formação inicial de professoras/es de Matemática. 2023. 105f. Dissertação (Mestrado em Educação para a Ciência) – Faculdade de Ciências da Universidade Estadual Paulista "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Júlio de Mesquita Filho". FC/UNESP</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">TAVEIRA, Flavio Augusto Leite. </w:t>
-[...274 lines deleted...]
-        <w:r w:rsidRPr="00164320">
+        <w:t xml:space="preserve">, Bauru-SP. 2023. Disponível em: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>taveira_fal_me_bauru.pdf (unesp.br)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Acesso em: 15, set. 2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19416973" w14:textId="6E8AB17C" w:rsidR="009D7C2C" w:rsidRPr="00677672" w:rsidRDefault="009D7C2C" w:rsidP="009D7C2C">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="RANGE!C12"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="00677672">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>Livros com 1 autor</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>Livros com 1 autora/autor:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>a/autor</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:t xml:space="preserve">FOERSTE, Erineu. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Parceria na formação de professores</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>. São Paulo: Cortez, 2005.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>FOERSTE</w:t>
-[...88 lines deleted...]
-        <w:spacing w:after="0"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4078B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>Livros com 2 autor</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>Livros com 2 autoras/es:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>FRANÇA, Junia Lessa; VASCONCELLOS, Ana Cristina de. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>Manual para normalização de publicações técnico-científicas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>. 7. ed. Belo Horizonte: Ed. UFMG, 2004.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>/es</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>Livros com 3 autoras/es:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CREMONEZE, Marcielli de Lemos; CIRÍACO, Klinger Teodoro; FAUSTINO, Ana Carolina. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Licenciandos em Pedagogia e o "país das maravilhas da Matemática":</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aprendizagens e saberes mobilizados pela colaboração. Campo Grande, MS: Editora UFMS, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...48 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>Manual para normalização de publicações técnico-científicas</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>Livros com mais de 3 autoras/es:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>7. ed. Belo Horizonte: Ed. UFMG, 2004.</w:t>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>FRANÇA, Júnia Lessa; [Informar todas as autoras e todos os autores com seus nomes por extenso]. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>Manual para normalização de publicações técnico- científicas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>. Belo Horizonte: Editora da UFMG, 1990.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>Livros com 3 autor</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>Livros com organizadoras(es), coordenadoras(es):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CIRÍACO, Klinger Teodoro; OLIVEIRA, Carloney Alves de. (Orgs.). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tendências em Educação Matemática na infância.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brasília: SBEM, 2022. (Coleção SBEM). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PIROLA, Nelson Antonio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; SANDER, Giovana Pereira; TORTORA, Evandro. (Orgs.). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Psicologia da Educação Matemática:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contribuições para o ensino da Matemática escolar. 1. ed. São Paulo: Livraria da Física, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Livros eletrônicos (e-books) com organizadoras(es), coordenadoras(es):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>VERSUTI, Fabiana Maris; MULLE, Rafael Lima Dalle; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>PERALTA, Deise Aparecida;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>/es</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve"> GONÇALVES, Harryson Júnio Lessa. (Orgs.). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...161 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Perspectivas de atuação no caos: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-      </w:pPr>
-[...1034 lines deleted...]
-        <w:r w:rsidR="0064159E" w:rsidRPr="00070F7F">
+        <w:t xml:space="preserve">textos e contextos. 1ª. ed. Porto Alegre: Editora Fi, 2020. Disponível em: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>https://www.editorafi.org/92caos</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0064159E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>. Acesso em: 15, set. 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>Acesso em: 15, set. 2023.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D46AC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Capítulo de livro </w:t>
-[...52 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t>Capítulo de livro e de livro eletrônico (E-book):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PIMENTA, Selma Garrido. Formação de professores: saberes da docência e identidade do professor. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D46AC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D46AC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: FAZENDA, Ivani Catarina Arantes. (Org.). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D46AC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Didática e interdisciplinaridade</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D46AC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Campinas-SP: Editora Papirus, 1998. p.161-178. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="110D8E7F" w14:textId="77777777" w:rsidR="00D46AC5" w:rsidRDefault="00D46AC5" w:rsidP="001C0E3F">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
-[...106 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GAMA, Renata Prenstteter; NAKAYAMA, Bárbara Cristina Moreira Sicardi. Grupo de pesquisa em Educação Matemática na abordagem de construção compartilhada de conhecimentos. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In:</w:t>
       </w:r>
-      <w:r w:rsidR="001C0E3F" w:rsidRPr="00E4078B">
-[...115 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OLIVEIRA, Andréia Maria Pereira de; ORTIGÃO, Maria Isabel Ramalho. (Orgs.). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Abordagens teóricas e metodológicas nas pesquisas em Educação Matemática.</w:t>
       </w:r>
-      <w:r w:rsidR="001C0E3F" w:rsidRPr="00E4078B">
-[...40 lines deleted...]
-        <w:r w:rsidR="001C0E3F" w:rsidRPr="007654A2">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brasília: SBEM, 2018. (Coleção SBEM). p.113-132. Disponível em: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.sbembrasil.org.br/files/ebook_.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001C0E3F" w:rsidRPr="00E4078B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="001C0E3F" w:rsidRPr="00E4078B">
-[...58 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acesso em: 15, set. 2023. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D46AC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Trabalhos de eventos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53CAB3B4" w14:textId="2C0BE153" w:rsidR="001C0E3F" w:rsidRPr="00E4078B" w:rsidRDefault="001C0E3F" w:rsidP="001C0E3F">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk20843557"/>
-      <w:r w:rsidRPr="00E4078B">
-[...55 lines deleted...]
-      <w:r w:rsidRPr="00D46AC5">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRADA, Luis Eduardo Alvarado. Metodologias de pesquisa-formação de professores nas dissertações, teses: 1999-2008. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
-      <w:r w:rsidR="00D46AC5" w:rsidRPr="00D46AC5">
-[...59 lines deleted...]
-        <w:r w:rsidRPr="007654A2">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: IX Seminário Nacional de Pesquisa em Educação da Região Sul.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Anais... </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IX ANDEP SUL. 2012. Disponível em: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.ucs.br/etc/conferencias/index.php/anpedsul/9anpedsul/paper/viewFile/3179/482</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E4078B">
-[...27 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Acesso em: 15, set. 2020. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4078B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Artigos de revistas/periódicos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70DB4A3D" w14:textId="77777777" w:rsidR="00297AD2" w:rsidRPr="00E4078B" w:rsidRDefault="00297AD2" w:rsidP="001C0E3F">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D06DB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>TAVEIRA</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve">TAVEIRA, Flavio Augusto Leite; CIRÍACO, Klinger Teodoro; PERALTA, Deise Aparecida. Narrativas mônadas acerca de Matemática de EstudantesProfessoras em um curso de Pedagogia Parfor da região Amazônica. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>Bolema</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>Flavio Augusto Leite</w:t>
-[...167 lines deleted...]
-        <w:r w:rsidR="00297AD2" w:rsidRPr="00070F7F">
+        <w:t xml:space="preserve">, Rio Claro (SP), v. 37, n. 75, p.24-48, abr. 2023. Disponível em: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>https://www.scielo.br/j/bolema/a/kMwGvr7GVwkyX4DMkRsCw7z/?format=pdf&amp;lang=pt</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00297AD2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.  Acesso em: 15, set. 2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D7DF33" w14:textId="77777777" w:rsidR="003D06DB" w:rsidRDefault="003D06DB" w:rsidP="001C0E3F">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00297AD2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>CIRÍACO, K</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>CIRÍACO, Klinger Teodoro; AZEVEDO, Priscila Domingues de; CREMONEZE, Marcielli de Lemos. Professoras de bebês e crianças bem pequenas: experiências com a linguagem matemática na creche. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>linger</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00297AD2">
+        <w:t>Perspectivas da Educação Matemática</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> T</w:t>
-[...252 lines deleted...]
-        <w:r w:rsidRPr="00070F7F">
+        <w:t xml:space="preserve">, v. 16, n. 43, p. 1-21, 29 ago. 2023. Disponível em: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://periodicos.ufms.br/index.php/pedmat/article/view/17907/12950</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Acesso em: 15, set. 2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DDBD7A6" w14:textId="77777777" w:rsidR="00297AD2" w:rsidRPr="00E4078B" w:rsidRDefault="00297AD2" w:rsidP="001C0E3F">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00297AD2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">RODRIGUES, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Zionice</w:t>
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>Zionice Garbelini Martos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>. A percepção de professores de Matemática quanto ao livro didático e o MMM. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Educação: Teoria e Prática</w:t>
       </w:r>
-      <w:r w:rsidR="00186863" w:rsidRPr="00186863">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
-      <w:r w:rsidR="00186863" w:rsidRPr="00186863">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>[S. l.]</w:t>
       </w:r>
-      <w:r w:rsidR="00186863" w:rsidRPr="00186863">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">, v. 29, n. 62, p. </w:t>
-[...13 lines deleted...]
-        <w:r w:rsidR="00186863" w:rsidRPr="00070F7F">
+        <w:t xml:space="preserve">, v. 29, n. 62, p. 553–570, 2019. Disponível em: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>https://www.periodicos.rc.biblioteca.unesp.br/index.php/educacao/article/view/14183</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00186863">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...34 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t>. Acesso em: 15, set. 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Lucida Sans Unicode"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4078B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Leis, decretos, portarias, etc.:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2A528A" w14:textId="790E51C4" w:rsidR="001C0E3F" w:rsidRPr="00E4078B" w:rsidRDefault="001C0E3F" w:rsidP="001C0E3F">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4078B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BRASIL. Lei n.º 9394/96. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4078B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lei de Diretrizes e Bases da Educação Nacional.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4078B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Estabelece as diretrizes e bases da educação nacional. Brasília: 1996. Disponível em: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidRPr="007654A2">
+      <w:hyperlink r:id="rId19">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.planalto.gov.br/ccivil_03/Leis/L9394.htm</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E4078B">
-[...42 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Acesso em: 25, maio 2019.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4078B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BRASIL. Ministério da Educação. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4078B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Resolução CNE/CP nº. 1, de 18/02/2002</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4078B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Institui Diretrizes Curriculares Nacionais para a Formação de Professores da Educação Básica, em nível superior, curso de licenciatura, de graduação plena. Brasília: 2002. Disponível em: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidRPr="007654A2">
+      <w:hyperlink r:id="rId20">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://portal.mec.gov.br/cne/arquivos/pdf/rcp01_02.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E4078B">
-[...42 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Acesso em: 25, maio 2019.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4078B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BRASIL. Ministério da Educação. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4078B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Parecer CNE/CES nº 1.302, de 06 de novembro de 2001</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4078B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Define as Diretrizes Curriculares Nacionais para os Cursos de Matemática, Bacharelado e Licenciatura. Brasília: 2002b. Disponível em: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidRPr="007654A2">
+      <w:hyperlink r:id="rId21">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://portal.mec.gov.br/cne/arquivos/pdf/CES13022.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E4078B">
-[...42 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Acesso em: 25, maio 2019.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4078B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BRASIL. Ministério da Educação. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4078B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Resolução CNE/CP nº. 2, de 19 de fevereiro de 2002</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4078B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Institui a duração e a carga horária dos cursos de licenciatura, de graduação plena, de formação de professores da Educação Básica em nível superior. Brasília: 2002c. Disponível em: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidRPr="007654A2">
+      <w:hyperlink r:id="rId22">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://portal.mec.gov.br/cne/arquivos/pdf/CP022002.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E4078B">
-[...47 lines deleted...]
-          <w:kern w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Acesso em: 25, maio 2019.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:suppressAutoHyphens w:val="true"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4078B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>OBS.: Todos os endereços de páginas na Internet (URLs) incluídos no texto devem obedecer à Lei de Direitos Autorais (LDA – Lei 9.610/1998).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0290C3B0" w14:textId="77777777" w:rsidR="001C0E3F" w:rsidRPr="00E4078B" w:rsidRDefault="001C0E3F" w:rsidP="001C0E3F">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4078B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>OBS.: O Comitê Científico Editorial da </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4078B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Revista </w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>Revista de Educação Matemática (REMat) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">de </w:t>
-[...108 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId35"/>
+        <w:t>se reserva o direito de introduzir alterações nos originais, visando a manter a homogeneidade e a qualidade da publicação, respeitando, porém, o estilo e a opinião da autora/do autor.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId23"/>
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="first" r:id="rId25"/>
+      <w:footerReference w:type="even" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="first" r:id="rId28"/>
+      <w:footnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:footnotePr>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="1418" w:bottom="1418" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:cols w:space="708"/>
+      <w:pgMar w:left="1701" w:right="1418" w:gutter="0" w:header="567" w:top="1134" w:footer="567" w:bottom="1418"/>
+      <w:pgNumType w:start="1" w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
-[...3 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
-[...5 lines deleted...]
-    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...48 lines deleted...]
-    <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:sdt>
     <w:sdtPr>
-      <w:rPr>
-[...3 lines deleted...]
-      </w:rPr>
       <w:id w:val="-817875366"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
-        <w:docPartUnique/>
+        <w:docPartUnique w:val="true"/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="317B9FE4" w14:textId="77777777" w:rsidR="00190B1D" w:rsidRDefault="00190B1D" w:rsidP="00190B1D">
+      <w:p>
         <w:pPr>
-          <w:pStyle w:val="Rodap"/>
-          <w:jc w:val="right"/>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="end"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
           </w:rPr>
         </w:pPr>
-      </w:p>
-[...302 lines deleted...]
-          <w:jc w:val="right"/>
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:b/>
-[...1 lines deleted...]
-            <w:szCs w:val="2"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
           </w:rPr>
-        </w:pPr>
+        </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="Tabelacomgrade"/>
+      <w:tblW w:w="8777" w:type="dxa"/>
+      <w:jc w:val="start"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:start w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:end w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04a0" w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="8222"/>
+      <w:gridCol w:w="555"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="8222" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="18" w:space="0" w:color="A61F20"/>
+            <w:start w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:end w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal"/>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="708"/>
+              <w:tab w:val="left" w:pos="7372" w:leader="none"/>
+            </w:tabs>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Revista de Educação Matemática (REMat), São Paulo, v. xx, p. xx-xx, 2025, </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:i/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:t>e</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:t>ISSN: 2526-9062</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal"/>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="708"/>
+              <w:tab w:val="left" w:pos="7372" w:leader="none"/>
+            </w:tabs>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:t>DOI: 10.37001/remat25269062</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal"/>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="708"/>
+              <w:tab w:val="left" w:pos="7372" w:leader="none"/>
+            </w:tabs>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:t>Sociedade Brasileira de Educação Matemática Regional São Paulo (SBEM-SP)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="555" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="18" w:space="0" w:color="A61F20"/>
+            <w:start w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:end w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal"/>
+            <w:widowControl/>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+            <w:jc w:val="end"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal"/>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="708"/>
+              <w:tab w:val="left" w:pos="7372" w:leader="none"/>
+            </w:tabs>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:ind w:end="-113"/>
+            <w:jc w:val="end"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:t>10</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:spacing w:before="120" w:after="0"/>
+      <w:jc w:val="end"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:sdt>
     <w:sdtPr>
-      <w:rPr>
-[...3 lines deleted...]
-      </w:rPr>
       <w:id w:val="127054025"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
-        <w:docPartUnique/>
+        <w:docPartUnique w:val="true"/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="40CA7FE6" w14:textId="77777777" w:rsidR="00190B1D" w:rsidRDefault="00190B1D" w:rsidP="00190B1D">
+      <w:p>
         <w:pPr>
-          <w:pStyle w:val="Rodap"/>
-          <w:jc w:val="right"/>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="end"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
           </w:rPr>
         </w:pPr>
-      </w:p>
-[...302 lines deleted...]
-          <w:jc w:val="right"/>
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:b/>
-[...1 lines deleted...]
-            <w:szCs w:val="2"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
           </w:rPr>
-        </w:pPr>
+        </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="Tabelacomgrade"/>
+      <w:tblW w:w="8777" w:type="dxa"/>
+      <w:jc w:val="start"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:start w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:end w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04a0" w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="8222"/>
+      <w:gridCol w:w="555"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="8222" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="18" w:space="0" w:color="A61F20"/>
+            <w:start w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:end w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal"/>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="708"/>
+              <w:tab w:val="left" w:pos="7372" w:leader="none"/>
+            </w:tabs>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Revista de Educação Matemática (REMat), São Paulo, v. xx, p. xx-xx, 2025, </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:i/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:t>e</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:t>ISSN: 2526-9062</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal"/>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="708"/>
+              <w:tab w:val="left" w:pos="7372" w:leader="none"/>
+            </w:tabs>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:t>DOI: 10.37001/remat25269062</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal"/>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="708"/>
+              <w:tab w:val="left" w:pos="7372" w:leader="none"/>
+            </w:tabs>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:t>Sociedade Brasileira de Educação Matemática Regional São Paulo (SBEM-SP)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="555" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="18" w:space="0" w:color="A61F20"/>
+            <w:start w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:end w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal"/>
+            <w:widowControl/>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+            <w:jc w:val="end"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal"/>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="708"/>
+              <w:tab w:val="left" w:pos="7372" w:leader="none"/>
+            </w:tabs>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:ind w:end="-113"/>
+            <w:jc w:val="end"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:t>11</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:spacing w:before="120" w:after="0"/>
+      <w:jc w:val="end"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:sdt>
     <w:sdtPr>
-      <w:rPr>
-[...3 lines deleted...]
-      </w:rPr>
       <w:id w:val="265581177"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
-        <w:docPartUnique/>
+        <w:docPartUnique w:val="true"/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="77B5277A" w14:textId="77777777" w:rsidR="00190B1D" w:rsidRDefault="00190B1D" w:rsidP="00190B1D">
+      <w:p>
         <w:pPr>
-          <w:pStyle w:val="Rodap"/>
-          <w:jc w:val="right"/>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="end"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
           </w:rPr>
         </w:pPr>
-      </w:p>
-[...302 lines deleted...]
-          <w:jc w:val="right"/>
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:b/>
-[...1 lines deleted...]
-            <w:szCs w:val="2"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="es-VE" w:eastAsia="es-VE"/>
           </w:rPr>
-        </w:pPr>
+        </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="Tabelacomgrade"/>
+      <w:tblW w:w="8777" w:type="dxa"/>
+      <w:jc w:val="start"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:start w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:end w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04a0" w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="8222"/>
+      <w:gridCol w:w="555"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="8222" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="18" w:space="0" w:color="A61F20"/>
+            <w:start w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:end w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal"/>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="708"/>
+              <w:tab w:val="left" w:pos="7372" w:leader="none"/>
+            </w:tabs>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Revista de Educação Matemática (REMat), São Paulo, v. xx, p. xx-xx, 2025, </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:i/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:t>e</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:t>ISSN: 2526-9062</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal"/>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="708"/>
+              <w:tab w:val="left" w:pos="7372" w:leader="none"/>
+            </w:tabs>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:t>DOI: 10.37001/remat25269062</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal"/>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="708"/>
+              <w:tab w:val="left" w:pos="7372" w:leader="none"/>
+            </w:tabs>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:t>Sociedade Brasileira de Educação Matemática Regional São Paulo (SBEM-SP)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="555" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="18" w:space="0" w:color="A61F20"/>
+            <w:start w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:end w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal"/>
+            <w:widowControl/>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+            <w:jc w:val="end"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal"/>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="708"/>
+              <w:tab w:val="left" w:pos="7372" w:leader="none"/>
+            </w:tabs>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:ind w:end="-113"/>
+            <w:jc w:val="end"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:spacing w:before="120" w:after="0"/>
+      <w:jc w:val="end"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...4 lines deleted...]
-      </w:pPr>
+<w:footnotes xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:footnote w:id="0" w:type="separator">
+    <w:p>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="0">
-[...3 lines deleted...]
-      </w:pPr>
+  <w:footnote w:id="1" w:type="continuationSeparator">
+    <w:p>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="1">
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+  <w:footnote w:id="2">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00190B1D">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Caracteresdenotaderodap"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:footnoteRef/>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Nome da Instituição por extenso • Cidade, UF — País • </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:t xml:space="preserve">Nome da Instituição por extenso • Cidade, UF — País • </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Wingdings" w:cs="Wingdings" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:sym w:font="Wingdings" w:char="F02A"/>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sym w:font="Wingdings" w:char="f02a"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00190B1D">
+      <w:hyperlink r:id="rId1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>nome@provedor.com.br</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00190B1D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> • </w:t>
       </w:r>
-      <w:r w:rsidRPr="00190B1D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:noProof/>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:color w:themeColor="text1" w:themeTint="80" w:val="7F7F7F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>O</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:t>Orc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:noProof/>
-[...11 lines deleted...]
-          <w:noProof/>
           <w:color w:val="A7CF36"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>id</w:t>
       </w:r>
-      <w:r w:rsidRPr="00190B1D">
-[...2 lines deleted...]
-          <w:noProof/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> xxxxxxx</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+  <w:footnote w:id="3">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00190B1D">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Caracteresdenotaderodap"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:footnoteRef/>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Nome da Instituição por extenso • Cidade, UF — País • </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:t xml:space="preserve">Nome da Instituição por extenso • Cidade, UF — País • </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Wingdings" w:cs="Wingdings" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:sym w:font="Wingdings" w:char="F02A"/>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sym w:font="Wingdings" w:char="f02a"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00190B1D">
+      <w:hyperlink r:id="rId2">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>nome@provedor.com.br</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00190B1D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> • </w:t>
       </w:r>
-      <w:r w:rsidRPr="00190B1D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:noProof/>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:color w:themeColor="text1" w:themeTint="80" w:val="7F7F7F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>O</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:t>Orc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:noProof/>
-[...11 lines deleted...]
-          <w:noProof/>
           <w:color w:val="A7CF36"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>id</w:t>
       </w:r>
-      <w:r w:rsidRPr="00190B1D">
-[...2 lines deleted...]
-          <w:noProof/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> xxxxxxx</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-[...5 lines deleted...]
-          <w:noProof/>
+  <w:footnote w:id="4">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00190B1D">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Caracteresdenotaderodap"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:footnoteRef/>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Nome da Instituição por extenso • Cidade, UF — País • </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:t xml:space="preserve">Nome da Instituição por extenso • Cidade, UF — País • </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Wingdings" w:cs="Wingdings" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:sym w:font="Wingdings" w:char="F02A"/>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sym w:font="Wingdings" w:char="f02a"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="00190B1D">
+      <w:hyperlink r:id="rId3">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>nome@provedor.com.br</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00190B1D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> • </w:t>
       </w:r>
-      <w:r w:rsidRPr="00190B1D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:noProof/>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:color w:themeColor="text1" w:themeTint="80" w:val="7F7F7F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>O</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:t>Orc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:noProof/>
-[...11 lines deleted...]
-          <w:noProof/>
           <w:color w:val="A7CF36"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>id</w:t>
       </w:r>
-      <w:r w:rsidRPr="00190B1D">
-[...2 lines deleted...]
-          <w:noProof/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> xxxxxxx</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CAF7E7C" w14:textId="77777777" w:rsidR="00190B1D" w:rsidRPr="00190B1D" w:rsidRDefault="00190B1D" w:rsidP="00190B1D">
-[...4 lines deleted...]
-          <w:noProof/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-          <w:noProof/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:cstheme="majorBidi" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:jc w:val="end"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve">Recebido em </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:t>Recebido em xx/xx/2025 • Aprovado em xx/xx/2025 • Publicdo em xx/xx/2025</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="lightGray"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Caracteresdenotaderodap"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="lightGray"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:asciiTheme="majorBidi" w:cstheme="majorBidi" w:hAnsiTheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="lightGray"/>
-[...225 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+        <w:t>Nota de rodapé devem ser numeradas a partir da segunda página. Nas notas da primeira página constam apenas as credenciais das/os autoras/es.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabelacomgrade"/>
-      <w:tblW w:w="0" w:type="auto"/>
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblW w:w="8777" w:type="dxa"/>
+      <w:jc w:val="start"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:start w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:end w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04a0" w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8777"/>
     </w:tblGrid>
-    <w:tr w:rsidR="007F6E76" w14:paraId="2FBDCAA3" w14:textId="77777777" w:rsidTr="0025658D">
+    <w:tr>
+      <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8777" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
-            <w:left w:val="nil"/>
-[...1 lines deleted...]
-            <w:right w:val="nil"/>
+            <w:start w:val="nil"/>
+            <w:bottom w:val="single" w:sz="18" w:space="0" w:color="A61F20"/>
+            <w:end w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3F72BCB2" w14:textId="06E76DB4" w:rsidR="007F6E76" w:rsidRPr="0028649D" w:rsidRDefault="007F6E76" w:rsidP="001C54CD">
+        <w:p>
           <w:pPr>
-            <w:pStyle w:val="Cabealho"/>
-[...57 lines deleted...]
-            <w:spacing w:after="120"/>
+            <w:pStyle w:val="Header"/>
+            <w:widowControl/>
+            <w:spacing w:before="0" w:after="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
+              <w:kern w:val="0"/>
               <w:sz w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
             </w:rPr>
-            <w:t>Sobrenome1, A. B.; Sobrenome2, C. D, ..., se for mais de 3 autor</w:t>
+            <w:t>Título do artigo em idioma principal, Times New Roman, tamanho 10, cursiva.</w:t>
           </w:r>
-          <w:r w:rsidR="00791FE3">
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:sz w:val="14"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="14"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="Tabelacomgrade"/>
+      <w:tblW w:w="8777" w:type="dxa"/>
+      <w:jc w:val="start"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:start w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:end w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04a0" w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="8777"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="8777" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:start w:val="nil"/>
+            <w:bottom w:val="single" w:sz="18" w:space="0" w:color="A61F20"/>
+            <w:end w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:widowControl/>
+            <w:spacing w:before="0" w:after="120"/>
+            <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>a</w:t>
-          </w:r>
+          </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
+              <w:kern w:val="0"/>
               <w:sz w:val="20"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
             </w:rPr>
-            <w:t>s</w:t>
-[...15 lines deleted...]
-            <w:t>, escrever Sobrenome1, A. B. et al.</w:t>
+            <w:t>Sobrenome1, A. B.; Sobrenome2, C. D, ..., se for mais de 3 autoras/es, escrever Sobrenome1, A. B. et al.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="36890BE6" w14:textId="77777777" w:rsidR="007F6E76" w:rsidRDefault="007F6E76" w:rsidP="0028649D">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
     </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabelacomgrade"/>
-      <w:tblW w:w="0" w:type="auto"/>
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblW w:w="8787" w:type="dxa"/>
+      <w:jc w:val="start"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:start w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:end w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04a0" w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8787"/>
     </w:tblGrid>
-    <w:tr w:rsidR="007F6E76" w14:paraId="04956D0B" w14:textId="77777777" w:rsidTr="007037F4">
+    <w:tr>
       <w:trPr>
-        <w:trHeight w:val="1128"/>
+        <w:trHeight w:val="1128" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="9061" w:type="dxa"/>
+          <w:tcW w:w="8787" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
-            <w:left w:val="nil"/>
-[...1 lines deleted...]
-            <w:right w:val="nil"/>
+            <w:start w:val="nil"/>
+            <w:bottom w:val="single" w:sz="36" w:space="0" w:color="7F1721"/>
+            <w:end w:val="nil"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="15D76DA1" w14:textId="346A6ED2" w:rsidR="007F6E76" w:rsidRDefault="007F6E76" w:rsidP="00DA657F">
+        <w:p>
           <w:pPr>
-            <w:pStyle w:val="Cabealho"/>
+            <w:pStyle w:val="Header"/>
+            <w:widowControl/>
+            <w:spacing w:before="0" w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="007037F4">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-              <w:lang w:eastAsia="pt-BR"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B5240DF" wp14:editId="556EC58D">
-                <wp:extent cx="3971925" cy="1062272"/>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="3" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>436245</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>46990</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4569460" cy="1254125"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="3" name="Imagen 3"/>
+                <wp:wrapSquare wrapText="largest"/>
+                <wp:docPr id="2" name="Figura1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="3" name="Imagen 3"/>
+                        <pic:cNvPr id="2" name="Figura1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
-                      <pic:blipFill rotWithShape="1">
-[...8 lines deleted...]
-                        <a:stretch/>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1"/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3971925" cy="1062272"/>
+                          <a:ext cx="4569460" cy="1254125"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:ln>
-[...6 lines deleted...]
-                        </a:extLst>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
-              </wp:inline>
+              </wp:anchor>
             </w:drawing>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:widowControl/>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:widowControl/>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:widowControl/>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:widowControl/>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:widowControl/>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:widowControl/>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:widowControl/>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:widowControl/>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+              <w:kern w:val="0"/>
+              <w:lang w:val="pt-BR" w:bidi="ar-SA"/>
+            </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="514845E4" w14:textId="31E3C3D2" w:rsidR="007F6E76" w:rsidRDefault="007F6E76" w:rsidP="00DA657F">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:pStyle w:val="Header"/>
       <w:tabs>
-        <w:tab w:val="left" w:pos="3969"/>
-[...2 lines deleted...]
-        <w:tab w:val="right" w:pos="7571"/>
+        <w:tab w:val="left" w:pos="3969" w:leader="none"/>
+        <w:tab w:val="left" w:pos="4536" w:leader="none"/>
+        <w:tab w:val="left" w:pos="5571" w:leader="none"/>
+        <w:tab w:val="right" w:pos="7571" w:leader="none"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:eastAsia="pt-BR"/>
-[...173 lines deleted...]
-        <w:lang w:eastAsia="pt-BR"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251699200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7432876B" wp14:editId="5F2D7E1A">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="2" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-60960</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-802005</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="533400" cy="187325"/>
-          <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="6" name="Imagen 6" descr="C:\Users\LACB1\Desktop\88x31.png"/>
+          <wp:docPr id="3" name="Imagen 6" descr="C:\Users\LACB1\Desktop\88x31.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\LACB1\Desktop\88x31.png"/>
+                  <pic:cNvPr id="3" name="Imagen 6" descr="C:\Users\LACB1\Desktop\88x31.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2">
-[...6 lines deleted...]
-                  <a:srcRect/>
+                  <a:blip r:embed="rId2"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="533400" cy="187325"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln>
-[...1 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...4411 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="130"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:hyphenationZone w:val="425"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="0"/>
   <w:evenAndOddHeaders/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
-    <w:footnote w:id="-1"/>
+    <w:numFmt w:val="decimal"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
-  <w:endnotePr>
-[...2 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...703 lines deleted...]
-  <w15:docId w15:val="{0F78DEA9-5205-4119-8618-37DA30A53401}"/>
+  <w:themeFontLang w:val="pt-BR" w:eastAsia="" w:bidi="ar-SA"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -20489,52 +9514,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -20601,8504 +9626,1325 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00553445"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="start"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="pt-BR" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="009A78B8"/>
+    <w:rsid w:val="009a78b8"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="" w:cs="Times New Roman" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004C075B"/>
+    <w:rsid w:val="004c075b"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="" w:cs="Times New Roman" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo3Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0075274E"/>
+    <w:rsid w:val="0075274e"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo4Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0075274E"/>
+    <w:rsid w:val="0075274e"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004C075B"/>
+    <w:rsid w:val="004c075b"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="" w:cs="Times New Roman" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00590C12"/>
+    <w:rsid w:val="00590c12"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0A2F40" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="" w:cs="Times New Roman" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:themeColor="accent1" w:themeShade="7f" w:val="0A2F40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="hps" w:customStyle="1">
+    <w:name w:val="hps"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00a071d2"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="TextodenotaderodapChar" w:customStyle="1">
+    <w:name w:val="Texto de nota de rodapé Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00a071d2"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caracteresdenotaderodap">
+    <w:name w:val="Caracteres de nota de rodapé"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00a071d2"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CabealhoChar" w:customStyle="1">
+    <w:name w:val="Cabeçalho Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="009d6755"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="RodapChar" w:customStyle="1">
+    <w:name w:val="Rodapé Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="009d6755"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="TextodebaloChar" w:customStyle="1">
+    <w:name w:val="Texto de balão Char"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00380947"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ec2281"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="TextodecomentrioChar" w:customStyle="1">
+    <w:name w:val="Texto de comentário Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e14571"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="pt-PT" w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00322054"/>
+    <w:rPr>
+      <w:color w:themeColor="hyperlink" w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="MenoPendente1" w:customStyle="1">
+    <w:name w:val="Menção Pendente1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00322054"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:fill="E1DFDD" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000954c4"/>
+    <w:rPr>
+      <w:color w:themeColor="followedHyperlink" w:val="96607D"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075274e"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075274e"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ttulo3Char" w:customStyle="1">
+    <w:name w:val="Título 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075274e"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ttulo4Char" w:customStyle="1">
+    <w:name w:val="Título 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0075274e"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Pr-formataoHTMLChar" w:customStyle="1">
+    <w:name w:val="Pré-formatação HTML Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="HTMLPreformatted"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="004c075b"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ttulo5Char" w:customStyle="1">
+    <w:name w:val="Título 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="004c075b"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="" w:cs="Times New Roman" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ttulo2Char" w:customStyle="1">
+    <w:name w:val="Título 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="004c075b"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="" w:cs="Times New Roman" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Partesuperior-zdoformulrioChar" w:customStyle="1">
+    <w:name w:val="Parte superior-z do formulário Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="HTMLTopofForm"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="004c075b"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:vanish/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="gi" w:customStyle="1">
+    <w:name w:val="gi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="003f1d14"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="qu" w:customStyle="1">
+    <w:name w:val="qu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="003f1d14"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="gd" w:customStyle="1">
+    <w:name w:val="gd"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="003f1d14"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="go" w:customStyle="1">
+    <w:name w:val="go"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="003f1d14"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ttulo1Char" w:customStyle="1">
+    <w:name w:val="Título 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009a78b8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="" w:cs="Times New Roman" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="orcid-id-https" w:customStyle="1">
+    <w:name w:val="orcid-id-https"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00346a6c"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ttulo6Char" w:customStyle="1">
+    <w:name w:val="Título 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00590c12"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="" w:cs="Times New Roman" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:themeColor="accent1" w:themeShade="7f" w:val="0A2F40"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00080df0"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="fontstyle01" w:customStyle="1">
+    <w:name w:val="fontstyle01"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="008d3c6c"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="fontstyle21" w:customStyle="1">
+    <w:name w:val="fontstyle21"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="008d3c6c"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AssuntodocomentrioChar" w:customStyle="1">
+    <w:name w:val="Assunto do comentário Char"/>
+    <w:basedOn w:val="TextodecomentrioChar"/>
+    <w:link w:val="annotationsubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="0066099c"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="MenoPendente2" w:customStyle="1">
+    <w:name w:val="Menção Pendente2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00d23b22"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:fill="E1DFDD" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="name" w:customStyle="1">
+    <w:name w:val="name"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00d46ac5"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="MenoPendente3" w:customStyle="1">
+    <w:name w:val="Menção Pendente3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004a3239"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:fill="E1DFDD" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Caracteresdenotadefim">
+    <w:name w:val="Caracteres de nota de fim"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Título"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Arial"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ndice">
+    <w:name w:val="Índice"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+    <w:name w:val="Default"/>
+    <w:qFormat/>
+    <w:rsid w:val="00a071d2"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US" w:val="pt-BR" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodenotaderodapChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00a071d2"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cabealhoerodap">
+    <w:name w:val="Cabeçalho e rodapé"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CabealhoChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009d6755"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4252" w:leader="none"/>
+        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="RodapChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009d6755"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4252" w:leader="none"/>
+        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodebaloChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00380947"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodecomentrioChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00e14571"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="pt-PT" w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e14571"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US" w:val="pt-BR" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TtuloemIngls" w:customStyle="1">
+    <w:name w:val="Título em Inglês"/>
+    <w:basedOn w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00a078a0"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="240" w:after="240"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00290922"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="200"/>
+      <w:ind w:start="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0075274e"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Pr-formataoHTMLChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004c075b"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="left" w:pos="916" w:leader="none"/>
+        <w:tab w:val="left" w:pos="1832" w:leader="none"/>
+        <w:tab w:val="left" w:pos="2748" w:leader="none"/>
+        <w:tab w:val="left" w:pos="3664" w:leader="none"/>
+        <w:tab w:val="left" w:pos="4580" w:leader="none"/>
+        <w:tab w:val="left" w:pos="5496" w:leader="none"/>
+        <w:tab w:val="left" w:pos="6412" w:leader="none"/>
+        <w:tab w:val="left" w:pos="7328" w:leader="none"/>
+        <w:tab w:val="left" w:pos="8244" w:leader="none"/>
+        <w:tab w:val="left" w:pos="9160" w:leader="none"/>
+        <w:tab w:val="left" w:pos="10076" w:leader="none"/>
+        <w:tab w:val="left" w:pos="10992" w:leader="none"/>
+        <w:tab w:val="left" w:pos="11908" w:leader="none"/>
+        <w:tab w:val="left" w:pos="12824" w:leader="none"/>
+        <w:tab w:val="left" w:pos="13740" w:leader="none"/>
+        <w:tab w:val="left" w:pos="14656" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLTopofForm">
+    <w:name w:val="HTML Top of Form"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Partesuperior-zdoformulrioChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004c075b"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+      </w:pBdr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:vanish/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="label" w:customStyle="1">
+    <w:name w:val="label"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ce0913"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IndexHeading">
+    <w:name w:val="index heading"/>
+    <w:basedOn w:val="Ttulo"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009a78b8"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="259"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001621c1"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009a78b8"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="100"/>
+      <w:ind w:start="440"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00b074a4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="left" w:pos="567" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9061" w:leader="dot"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:start="221"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="local" w:customStyle="1">
+    <w:name w:val="local"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00346a6c"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="show" w:customStyle="1">
+    <w:name w:val="show"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00a85408"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="annotationsubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="AssuntodocomentrioChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0066099c"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00871bb1"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US" w:val="pt-BR" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="Semlista" w:default="1">
+    <w:name w:val="Sem lista"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
-[...568 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00AA32B0"/>
+    <w:rsid w:val="00aa32b0"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-  </w:style>
-[...130 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7195 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/register" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8214-7342" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lattes.cnpq.br/0548641754445706" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.in.gov.br/materia/-/asset_publisher/Kujrw0TZC2Mb/content/id/39729251/do1-2018-09-05-portaria-n-206-de-4-de-setembro-de-2018-39729135" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.unesp.br/bitstream/handle/11449/139512/ciriaco_kt_dr_prud.pdf?sequence=3&amp;amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/11449/102015" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/20.500.12733/1589850" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/20.500.12733/1612870" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.unesp.br/handle/11449/235850" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.unesp.br/bitstream/handle/11449/242187/taveira_fal_me_bauru.pdf?sequence=3&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorafi.org/92caos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sbembrasil.org.br/files/ebook_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ucs.br/etc/conferencias/index.php/anpedsul/9anpedsul/paper/viewFile/3179/482" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/bolema/a/kMwGvr7GVwkyX4DMkRsCw7z/?format=pdf&amp;lang=pt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.ufms.br/index.php/pedmat/article/view/17907/12950" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.periodicos.rc.biblioteca.unesp.br/index.php/educacao/article/view/14183" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/Leis/L9394.htm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.mec.gov.br/cne/arquivos/pdf/rcp01_02.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.mec.gov.br/cne/arquivos/pdf/CES13022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.mec.gov.br/cne/arquivos/pdf/CP022002.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.in.gov.br/materia/-/asset_publisher/Kujrw0TZC2Mb/content/id/39729251/do1-2018-09-05-portaria-n-206-de-4-de-setembro-de-2018-39729135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.unesp.br/handle/11449/235850" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/Leis/L9394.htm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sbembrasil.org.br/files/ebook_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/20.500.12733/1612870" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.periodicos.rc.biblioteca.unesp.br/index.php/educacao/article/view/14183" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/20.500.12733/1589850" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorafi.org/92caos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.mec.gov.br/cne/arquivos/pdf/CP022002.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lattes.cnpq.br/0548641754445706" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.ufms.br/index.php/pedmat/article/view/17907/12950" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/11449/102015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/bolema/a/kMwGvr7GVwkyX4DMkRsCw7z/?format=pdf&amp;lang=pt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.mec.gov.br/cne/arquivos/pdf/CES13022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8214-7342" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.unesp.br/bitstream/handle/11449/242187/taveira_fal_me_bauru.pdf?sequence=3&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/register" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.unesp.br/bitstream/handle/11449/139512/ciriaco_kt_dr_prud.pdf?sequence=3&amp;amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ucs.br/etc/conferencias/index.php/anpedsul/9anpedsul/paper/viewFile/3179/482" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.mec.gov.br/cne/arquivos/pdf/rcp01_02.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nome@provedor.com.br" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nome@provedor.com.br" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nome@provedor.com.br" TargetMode="External"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...8 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Personalizada 1">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
-                <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
-                <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
-                <a:satMod val="109000"/>
                 <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
-                <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
-            <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
-                <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
-                <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
-                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
+</Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/>
+</Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33115172-76F4-4555-965C-44E88E058AFC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33115172-76F4-4555-965C-44E88E058AFC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
+  <Application>LibreOffice/26.2.6.3$Windows_X86_64 LibreOffice_project/8221e31b3ac356a1623c672912a3d2b492f7e3d1</Application>
+  <AppVersion></AppVersion>
   <Pages>11</Pages>
-  <Words>4010</Words>
-[...26 lines deleted...]
-  <AppVersion></AppVersion>
+  <Words>3617</Words>
+  <Characters>21634</Characters>
+  <CharactersWithSpaces>25117</CharactersWithSpaces>
+  <Paragraphs>183</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator/>
+  <dc:description/>
+  <dc:language>pt-BR</dc:language>
+  <cp:lastModifiedBy/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
   <dc:title/>
-  <dc:subject/>
-[...6 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>